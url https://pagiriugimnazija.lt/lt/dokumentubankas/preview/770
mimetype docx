--- v0 (2025-10-16)
+++ v1 (2026-06-13)
@@ -1,188 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00646350" w:rsidRDefault="0024095F" w:rsidP="00646350">
+    <w:p w:rsidR="00D323A2" w:rsidRDefault="00D323A2" w:rsidP="00733186">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00646350">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00646350" w:rsidRDefault="00646350" w:rsidP="00646350">
+    <w:p w:rsidR="00D323A2" w:rsidRDefault="00D323A2" w:rsidP="00733186">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00733186" w:rsidRPr="00646350" w:rsidRDefault="00646350" w:rsidP="00646350">
+    <w:p w:rsidR="00733186" w:rsidRPr="00733186" w:rsidRDefault="0024095F" w:rsidP="00733186">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>Švietimo įstaigos kodas 191316692</w:t>
+      <w:r w:rsidRPr="00733186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Švietimo įstaigos kodas 191316692                                                       Vilniaus r. Pagirių gimnazija</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00646350" w:rsidRPr="00646350" w:rsidRDefault="00646350" w:rsidP="00733186">
+    <w:p w:rsidR="001067B3" w:rsidRPr="00733186" w:rsidRDefault="001067B3" w:rsidP="00733186">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> ___________</w:t>
+      <w:r w:rsidRPr="00733186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOKSLO METAI _______________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001067B3" w:rsidRPr="00BD04E9" w:rsidRDefault="001067B3" w:rsidP="00BD04E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD04E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PAGRINDINIAI</w:t>
       </w:r>
       <w:r w:rsidR="00BD04E9" w:rsidRPr="00BD04E9">
@@ -717,947 +634,870 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="00183C57" w:rsidRPr="000870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>XXXXXXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001067B3" w:rsidTr="002A1CF3">
+      <w:tr w:rsidR="00982A35" w:rsidTr="003E555C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRPr="00D34440" w:rsidRDefault="001067B3" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34440">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gimimo data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRDefault="001067B3" w:rsidP="00B0279C">
-[...11 lines deleted...]
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00982A35" w:rsidRPr="000870BE" w:rsidRDefault="00982A35" w:rsidP="0014564B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000870BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>XXXXXXXXXXX</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00982A35" w:rsidRPr="000870BE" w:rsidRDefault="00982A35" w:rsidP="0014564B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000870BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>XXXXXXXXXXX</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00982A35" w:rsidRPr="00846427" w:rsidRDefault="00982A35" w:rsidP="0014564B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000870BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>XXXXXXXXX</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5B78" w:rsidTr="002A1CF3">
+      <w:tr w:rsidR="00982A35" w:rsidTr="002A1CF3">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRPr="00251397" w:rsidRDefault="006D5B78" w:rsidP="006D5B78">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00251397" w:rsidRDefault="00982A35" w:rsidP="006D5B78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00251397">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adresas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D5B78" w:rsidRPr="00D34440" w:rsidRDefault="006D5B78" w:rsidP="006D5B78">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="006D5B78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRPr="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="006D5B78">
+          <w:p w:rsidR="00982A35" w:rsidRPr="006D5B78" w:rsidRDefault="00982A35" w:rsidP="006D5B78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D5B78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Deklaruota</w:t>
             </w:r>
-            <w:r w:rsidR="00B901B5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> gyvenamoji</w:t>
             </w:r>
             <w:r w:rsidRPr="006D5B78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> v</w:t>
             </w:r>
-            <w:r w:rsidR="00B901B5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
-[...35 lines deleted...]
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5B78" w:rsidTr="002A1CF3">
+      <w:tr w:rsidR="00982A35" w:rsidTr="002A1CF3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRPr="00D34440" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRPr="006D5B78" w:rsidRDefault="00B901B5" w:rsidP="006D5B78">
+          <w:p w:rsidR="00982A35" w:rsidRPr="006D5B78" w:rsidRDefault="00982A35" w:rsidP="006D5B78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faktinė gyvenamoji vieta</w:t>
             </w:r>
-            <w:r w:rsidR="006D5B78" w:rsidRPr="006D5B78">
+            <w:r w:rsidRPr="006D5B78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
-[...35 lines deleted...]
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001067B3" w:rsidTr="002A1CF3">
+      <w:tr w:rsidR="00982A35" w:rsidTr="002A1CF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRPr="00D34440" w:rsidRDefault="00AE7B8E" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34440">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefonas </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BD04E9" w:rsidRPr="00D34440" w:rsidRDefault="00BD04E9" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRDefault="001067B3" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRDefault="001067B3" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRDefault="001067B3" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001067B3" w:rsidRDefault="001067B3" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5B78" w:rsidTr="002A1CF3">
+      <w:tr w:rsidR="00982A35" w:rsidTr="002A1CF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>El. paštas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D5B78" w:rsidRPr="00D34440" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D5B78" w:rsidRDefault="006D5B78" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048751F" w:rsidTr="002A1CF3">
+      <w:tr w:rsidR="00982A35" w:rsidTr="002A1CF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0048751F" w:rsidRPr="00D34440" w:rsidRDefault="0048751F" w:rsidP="00B0279C">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D34440">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00982A35">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pilietybė </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...107 lines deleted...]
-          <w:p w:rsidR="0048751F" w:rsidRPr="00D34440" w:rsidRDefault="0048751F" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRPr="00D34440" w:rsidRDefault="00982A35" w:rsidP="00982A35">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0048751F" w:rsidRDefault="0048751F" w:rsidP="002A1CF3">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="002A1CF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000870BE">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0048751F" w:rsidRDefault="0048751F" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0048751F" w:rsidRDefault="0048751F" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0048751F" w:rsidRDefault="0048751F" w:rsidP="00B0279C">
+          <w:p w:rsidR="00982A35" w:rsidRDefault="00982A35" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BD04E9" w:rsidRPr="00251397" w:rsidRDefault="002A1CF3" w:rsidP="00B0279C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1685,105 +1525,108 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dokumentai (kopijos):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="2376" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B901B5" w:rsidTr="00B901B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00792340">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34440">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dokumentas </w:t>
+              <w:t>Dokumentas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00792340">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34440">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Serija, numeris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00792340">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10490"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34440">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Išdavimo data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B901B5" w:rsidTr="00B901B5">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
@@ -1837,68 +1680,68 @@
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B901B5" w:rsidRPr="00985AE9" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B901B5" w:rsidTr="00B901B5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00DA1AC6" w:rsidP="00B0279C">
+          <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*Pasas arba tapatybės kortelė</w:t>
+              <w:t>Pažyma apie asmens deklaruotą gyvenamąją vietą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B901B5" w:rsidRPr="00985AE9" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B901B5" w:rsidRPr="00985AE9" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
@@ -1909,65 +1752,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B901B5" w:rsidTr="00B901B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B901B5" w:rsidRPr="00D34440" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D34440">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Pasas</w:t>
+            </w:r>
+            <w:r w:rsidR="00982A35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arba tapatybės kortelė</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D34440">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>Pažyma apie asmens deklaruotą gyvenamąją vietą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B901B5" w:rsidRPr="00985AE9" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B901B5" w:rsidRPr="00985AE9" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
@@ -1976,804 +1835,698 @@
                 <w:tab w:val="left" w:pos="10490"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B901B5" w:rsidRPr="00B901B5" w:rsidRDefault="00B901B5" w:rsidP="00B0279C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D34440" w:rsidRDefault="00D34440" w:rsidP="000870BE">
+    <w:p w:rsidR="00D34440" w:rsidRPr="00251397" w:rsidRDefault="00D34440" w:rsidP="000870BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...77 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  </w:t>
-[...55 lines deleted...]
-        <w:t>klasėje</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kalbos:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gimtoji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251397">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kalba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251397">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00251397">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD04E9" w:rsidRDefault="00DA1AC6" w:rsidP="00DA1AC6">
-[...51 lines deleted...]
-    <w:p w:rsidR="000870BE" w:rsidRDefault="00D34440" w:rsidP="00DA1AC6">
+    <w:p w:rsidR="00982A35" w:rsidRPr="00460C48" w:rsidRDefault="00B901B5" w:rsidP="00B901B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00460C48">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00460C48">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34440" w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pirmoji užsie</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nio kalba ________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34440" w:rsidRPr="00460C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B901B5">
-[...62 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="00982A35" w:rsidRPr="00982A35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>(pildoma tik 2-IVG klasių mokiniams)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34440" w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000870BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">        (</w:t>
-[...39 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Pradėta mokytis _________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34440" w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klasėje</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1AC6" w:rsidRDefault="00DA1AC6" w:rsidP="00DA1AC6">
+    <w:p w:rsidR="000870BE" w:rsidRDefault="00D34440" w:rsidP="00B0279C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Antroji užsie</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nio kalba</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35" w:rsidRPr="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pildoma tik 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35" w:rsidRPr="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-IVG klasių mokiniams)</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="000870BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Pradėta mokytis _________</w:t>
+      </w:r>
+      <w:r w:rsidR="000870BE" w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klasėje</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D34440" w:rsidRPr="00460C48" w:rsidRDefault="00D34440" w:rsidP="00B0279C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00B901B5">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">     Kalba, kuria mokysis</w:t>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="000870BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kalba, kuria mokosi</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokinys</w:t>
       </w:r>
       <w:r w:rsidR="000870BE" w:rsidRPr="00460C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000870BE">
         <w:t xml:space="preserve"> ___________________</w:t>
       </w:r>
       <w:r w:rsidR="00B901B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                             </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00646350" w:rsidRDefault="00D34440" w:rsidP="00232113">
+    <w:p w:rsidR="00982A35" w:rsidRDefault="00D34440" w:rsidP="00232113">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="00646350">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atvykimo į mok</w:t>
       </w:r>
-      <w:r w:rsidR="000870BE" w:rsidRPr="00646350">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000870BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____________________                                    </w:t>
+        <w:t>yklą data ______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______             </w:t>
+      </w:r>
+      <w:r w:rsidR="000870BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="000870BE" w:rsidRPr="00460C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kelinta </w:t>
       </w:r>
       <w:r w:rsidR="000870BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">klasė: </w:t>
       </w:r>
       <w:r w:rsidR="000870BE">
         <w:t xml:space="preserve">  _________</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1AC6">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00D34440" w:rsidRPr="00232113" w:rsidRDefault="00DA1AC6" w:rsidP="00232113">
+    <w:p w:rsidR="00D34440" w:rsidRPr="00232113" w:rsidRDefault="00C63301" w:rsidP="00232113">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...89 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokyklos, iš</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34440" w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurios atvyko, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duomenys:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblInd w:w="156" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10890"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C35C3A" w:rsidTr="002A1CF3">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C35C3A" w:rsidRDefault="00C35C3A" w:rsidP="00460C48">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00646350" w:rsidRDefault="00646350" w:rsidP="00460C48">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00846427" w:rsidRPr="00460C48" w:rsidRDefault="00460C48" w:rsidP="00460C48">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anksčiau įgytas išsilavinimas</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="right" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7815"/>
+        <w:gridCol w:w="2985"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00846427" w:rsidTr="002A1CF3">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846427" w:rsidRDefault="00846427" w:rsidP="002A1CF3">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00646350" w:rsidRDefault="00646350" w:rsidP="00460C48">
+          <w:p w:rsidR="000870BE" w:rsidRDefault="000870BE" w:rsidP="002A1CF3">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00646350" w:rsidRDefault="00646350" w:rsidP="00460C48">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00460C48" w:rsidRPr="00460C48" w:rsidTr="002A1CF3">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7815" w:type="dxa"/>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00460C48" w:rsidRPr="00460C48" w:rsidRDefault="00460C48" w:rsidP="00251397">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sveikatos grupė:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00460C48" w:rsidRDefault="00232113" w:rsidP="00251397">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00460C48" w:rsidSect="00460C48">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="567" w:bottom="284" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00B0279C"/>
-    <w:rsid w:val="0007561D"/>
     <w:rsid w:val="000870BE"/>
+    <w:rsid w:val="00095718"/>
     <w:rsid w:val="001067B3"/>
     <w:rsid w:val="00183C57"/>
     <w:rsid w:val="00222205"/>
     <w:rsid w:val="00232113"/>
     <w:rsid w:val="0024095F"/>
     <w:rsid w:val="00251397"/>
     <w:rsid w:val="002A1CF3"/>
     <w:rsid w:val="004332FC"/>
     <w:rsid w:val="00447502"/>
     <w:rsid w:val="00460C48"/>
     <w:rsid w:val="0048751F"/>
+    <w:rsid w:val="004A78AC"/>
     <w:rsid w:val="00532F5C"/>
     <w:rsid w:val="00585479"/>
     <w:rsid w:val="005A7222"/>
-    <w:rsid w:val="00646350"/>
+    <w:rsid w:val="006500BE"/>
     <w:rsid w:val="006D5B78"/>
     <w:rsid w:val="007129A6"/>
     <w:rsid w:val="00733186"/>
     <w:rsid w:val="007507B4"/>
+    <w:rsid w:val="00792340"/>
+    <w:rsid w:val="00817B82"/>
     <w:rsid w:val="00846427"/>
     <w:rsid w:val="00933237"/>
+    <w:rsid w:val="00982A35"/>
     <w:rsid w:val="00985AE9"/>
+    <w:rsid w:val="00AB4B0B"/>
     <w:rsid w:val="00AE7B8E"/>
-    <w:rsid w:val="00AF40E3"/>
     <w:rsid w:val="00B0279C"/>
-    <w:rsid w:val="00B1733E"/>
+    <w:rsid w:val="00B411CF"/>
     <w:rsid w:val="00B901B5"/>
     <w:rsid w:val="00BD04E9"/>
     <w:rsid w:val="00BF7E5A"/>
     <w:rsid w:val="00C35C3A"/>
     <w:rsid w:val="00C63301"/>
     <w:rsid w:val="00C86D50"/>
+    <w:rsid w:val="00CB5B1D"/>
+    <w:rsid w:val="00CC5404"/>
+    <w:rsid w:val="00D323A2"/>
     <w:rsid w:val="00D34440"/>
     <w:rsid w:val="00D94773"/>
-    <w:rsid w:val="00DA1AC6"/>
     <w:rsid w:val="00E33CFB"/>
     <w:rsid w:val="00E81EC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8194"/>
+    <o:shapedefaults v:ext="edit" spidmax="10242"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3516,66 +3269,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>965</Words>
-  <Characters>551</Characters>
+  <Words>771</Words>
+  <Characters>440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1513</CharactersWithSpaces>
+  <CharactersWithSpaces>1209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RutaK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>